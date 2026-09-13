--- v0 (2026-07-14)
+++ v1 (2026-09-13)
@@ -9,54 +9,53 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00FB3BD4" w:rsidRDefault="004D0EA4" w:rsidP="009662AE">
+    <w:p w:rsidR="00FB3BD4" w:rsidRDefault="004D0EA4" w:rsidP="001936E2">
       <w:pPr>
         <w:pStyle w:val="Els-Title"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "Click here, type the title of your paper, Capitalize first letter" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB3BD4" w:rsidRDefault="00656F00" w:rsidP="009662AE">
       <w:pPr>
         <w:pStyle w:val="Els-Author"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FB3BD4">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1776,58 +1775,58 @@
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA195B" w:rsidSect="00057215">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
       <w:cols w:space="369"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E1146F" w:rsidRDefault="00E1146F" w:rsidP="00FB3BD4">
+    <w:p w:rsidR="00043DBA" w:rsidRDefault="00043DBA" w:rsidP="00FB3BD4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E1146F" w:rsidRDefault="00E1146F" w:rsidP="00FB3BD4">
+    <w:p w:rsidR="00043DBA" w:rsidRDefault="00043DBA" w:rsidP="00FB3BD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1902,132 +1901,132 @@
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidR="001763E9" w:rsidRDefault="008A56F5" w:rsidP="008A56F5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00506D7B">
+        <w:r w:rsidR="00B850C8">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
       <w:tbl>
         <w:tblPr>
           <w:tblStyle w:val="TableGrid"/>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="3171"/>
           <w:gridCol w:w="3172"/>
           <w:gridCol w:w="3172"/>
         </w:tblGrid>
         <w:tr w:rsidR="006A7600" w:rsidTr="006A7600">
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="3171" w:type="dxa"/>
             </w:tcPr>
-            <w:p w:rsidR="006A7600" w:rsidRPr="006A7600" w:rsidRDefault="00506D7B" w:rsidP="00506D7B">
+            <w:p w:rsidR="006A7600" w:rsidRPr="006A7600" w:rsidRDefault="00B850C8" w:rsidP="00B850C8">
               <w:pPr>
                 <w:pStyle w:val="Footer"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:hyperlink r:id="rId1" w:history="1">
-                <w:r w:rsidRPr="00C659EC">
+                <w:r w:rsidRPr="00FC5DE4">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>www.confmm.ir</w:t>
+                  <w:t>www.confh.ir</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="3172" w:type="dxa"/>
             </w:tcPr>
             <w:p w:rsidR="006A7600" w:rsidRDefault="006A7600" w:rsidP="008A56F5">
               <w:pPr>
                 <w:pStyle w:val="Footer"/>
                 <w:jc w:val="center"/>
               </w:pPr>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="3172" w:type="dxa"/>
             </w:tcPr>
             <w:p w:rsidR="006A7600" w:rsidRDefault="006A7600" w:rsidP="008A56F5">
               <w:pPr>
                 <w:pStyle w:val="Footer"/>
                 <w:jc w:val="center"/>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w:rsidR="008A56F5" w:rsidRDefault="00E1146F" w:rsidP="008A56F5">
+      <w:p w:rsidR="008A56F5" w:rsidRDefault="00043DBA" w:rsidP="008A56F5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1838729142"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
@@ -2040,72 +2039,72 @@
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008B64CF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w:rsidR="008A56F5" w:rsidRDefault="00E1146F" w:rsidP="008A56F5">
+      <w:p w:rsidR="008A56F5" w:rsidRDefault="00043DBA" w:rsidP="008A56F5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E1146F" w:rsidRDefault="00E1146F" w:rsidP="00FB3BD4">
+    <w:p w:rsidR="00043DBA" w:rsidRDefault="00043DBA" w:rsidP="00FB3BD4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E1146F" w:rsidRDefault="00E1146F" w:rsidP="00FB3BD4">
+    <w:p w:rsidR="00043DBA" w:rsidRDefault="00043DBA" w:rsidP="00FB3BD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00837C6A" w:rsidRDefault="00656F00">
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
@@ -2167,168 +2166,168 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00FB3BD4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>/ Procedia CIRP 00 (</w:t>
     </w:r>
     <w:r w:rsidR="00FB3BD4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>2011</w:t>
     </w:r>
     <w:r w:rsidR="00FB3BD4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>) 000–000</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00837C6A" w:rsidRDefault="00E1146F">
+  <w:p w:rsidR="00837C6A" w:rsidRDefault="00043DBA">
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00837C6A" w:rsidRDefault="00617E7D" w:rsidP="00617E7D">
+  <w:p w:rsidR="00837C6A" w:rsidRDefault="00043DBA" w:rsidP="00A03B15">
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2056" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:9.8pt;margin-top:-44.6pt;width:475.75pt;height:80.05pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+        <v:shape id="_x0000_s2061" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:.8pt;margin-top:-44.25pt;width:475.75pt;height:80.05pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title="en"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00FB3BD4">
-      <w:t xml:space="preserve">                                                           </w:t>
+      <w:t xml:space="preserve">                                                         </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00837C6A" w:rsidRDefault="00E1146F"/>
+  <w:p w:rsidR="00837C6A" w:rsidRDefault="00043DBA"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00827B22" w:rsidRDefault="00FB3BD4" w:rsidP="002D5B29">
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                                      </w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="002D5B29" w:rsidRDefault="002D5B29" w:rsidP="002D5B29">
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00827B22" w:rsidRPr="002D5B29" w:rsidRDefault="00E1146F" w:rsidP="002D5B29">
+  <w:p w:rsidR="00827B22" w:rsidRPr="002D5B29" w:rsidRDefault="00043DBA" w:rsidP="002D5B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:67.5pt;height:63.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:67.5pt;height:63.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" cropbottom="18878f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29322B9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E642A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Els-appendixhead"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="Appendix %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -2647,171 +2646,183 @@
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2062"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB3BD4"/>
+    <w:rsid w:val="000111A3"/>
+    <w:rsid w:val="00043DBA"/>
     <w:rsid w:val="00053A95"/>
     <w:rsid w:val="00057215"/>
     <w:rsid w:val="0006361B"/>
     <w:rsid w:val="000743E0"/>
     <w:rsid w:val="000B69A9"/>
     <w:rsid w:val="000D63E9"/>
     <w:rsid w:val="00110A60"/>
     <w:rsid w:val="0011377E"/>
+    <w:rsid w:val="00137982"/>
     <w:rsid w:val="0017154D"/>
     <w:rsid w:val="00174ED7"/>
     <w:rsid w:val="001763E9"/>
+    <w:rsid w:val="001936E2"/>
     <w:rsid w:val="002C684D"/>
     <w:rsid w:val="002D5B29"/>
     <w:rsid w:val="0031156E"/>
     <w:rsid w:val="003173CB"/>
     <w:rsid w:val="003471C0"/>
+    <w:rsid w:val="003658B2"/>
     <w:rsid w:val="003A7341"/>
     <w:rsid w:val="003B33F6"/>
+    <w:rsid w:val="003E15D3"/>
     <w:rsid w:val="003F68CB"/>
     <w:rsid w:val="004D0EA4"/>
     <w:rsid w:val="00506D7B"/>
     <w:rsid w:val="005254B0"/>
     <w:rsid w:val="00577704"/>
     <w:rsid w:val="00597719"/>
     <w:rsid w:val="0059784B"/>
     <w:rsid w:val="00617E7D"/>
     <w:rsid w:val="00622D9A"/>
     <w:rsid w:val="00656F00"/>
     <w:rsid w:val="006A7600"/>
     <w:rsid w:val="006C2F8E"/>
     <w:rsid w:val="006F38EA"/>
     <w:rsid w:val="007226E2"/>
     <w:rsid w:val="007365DD"/>
     <w:rsid w:val="00750E01"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="00843B02"/>
     <w:rsid w:val="008A56F5"/>
     <w:rsid w:val="008B5CD2"/>
     <w:rsid w:val="008B64CF"/>
     <w:rsid w:val="008C5813"/>
     <w:rsid w:val="009662AE"/>
+    <w:rsid w:val="009721E4"/>
     <w:rsid w:val="00996E84"/>
     <w:rsid w:val="009C75D1"/>
+    <w:rsid w:val="00A03B15"/>
     <w:rsid w:val="00A30A66"/>
     <w:rsid w:val="00A33AF9"/>
     <w:rsid w:val="00A34C94"/>
     <w:rsid w:val="00A576B5"/>
     <w:rsid w:val="00A6255D"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00AA195B"/>
     <w:rsid w:val="00AF6E8D"/>
     <w:rsid w:val="00B4256E"/>
+    <w:rsid w:val="00B850C8"/>
     <w:rsid w:val="00B85B5E"/>
     <w:rsid w:val="00BC76EF"/>
     <w:rsid w:val="00C140FF"/>
     <w:rsid w:val="00C37335"/>
     <w:rsid w:val="00C65F46"/>
     <w:rsid w:val="00C823E5"/>
     <w:rsid w:val="00CC4158"/>
     <w:rsid w:val="00CC590C"/>
+    <w:rsid w:val="00CF1C1A"/>
     <w:rsid w:val="00D746D4"/>
     <w:rsid w:val="00DC0F63"/>
     <w:rsid w:val="00E1146F"/>
+    <w:rsid w:val="00E35959"/>
     <w:rsid w:val="00E4705E"/>
     <w:rsid w:val="00E62D39"/>
     <w:rsid w:val="00E93955"/>
     <w:rsid w:val="00ED2643"/>
     <w:rsid w:val="00EF689B"/>
+    <w:rsid w:val="00F62D04"/>
     <w:rsid w:val="00FA34AF"/>
     <w:rsid w:val="00FB005F"/>
     <w:rsid w:val="00FB3BD4"/>
     <w:rsid w:val="00FC6F9A"/>
     <w:rsid w:val="00FE1E82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2062"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7B705058"/>
+  <w14:docId w14:val="59E675A5"/>
   <w15:docId w15:val="{202B9158-07C5-4BB0-9663-D44BECF89BB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3491,55 +3502,58 @@
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="5443"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-table-text">
     <w:name w:val="Els-table-text"/>
     <w:rsid w:val="00FB3BD4"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-Title">
     <w:name w:val="Els-Title"/>
     <w:next w:val="Els-Author"/>
     <w:autoRedefine/>
-    <w:rsid w:val="0006361B"/>
+    <w:rsid w:val="001936E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="90" w:hanging="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB3BD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4706"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
@@ -3730,51 +3744,51 @@
     <w:div w:id="549650529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confmm.ir/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confh.ir/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>